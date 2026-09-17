--- v0 (2026-04-20)
+++ v1 (2026-09-17)
@@ -1,131 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="31737155" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="001D4DA6" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
+    <w:p w14:paraId="22FC0CBB" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="001D4DA6" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
       <w:pPr>
         <w:ind w:right="36"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D4DA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Affidavit for Collection of Personal Property</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34CF93C2" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
+    <w:p w14:paraId="3A81278B" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
       <w:pPr>
         <w:ind w:right="36"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
           <w:r w:rsidRPr="007B1BF5">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>California</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Probate Code Section 13100</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A645711" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
+    <w:p w14:paraId="07D6CF86" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
       <w:pPr>
         <w:ind w:right="36"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="166CD5A2" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
+    <w:p w14:paraId="56E3FADB" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
       <w:pPr>
         <w:ind w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B1BF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The undersigned state(s) as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="684C7301" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
+    <w:p w14:paraId="031B7FB9" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
       <w:pPr>
         <w:ind w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57E4CE52" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
+    <w:p w14:paraId="50FF9FB7" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
       <w:pPr>
         <w:ind w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B1BF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Text1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -386,51 +387,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="007B1BF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, State of California.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FCBFB46" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
+    <w:p w14:paraId="799F2292" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B1BF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD2FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>At least 40 days have elapsed since the death of the</w:t>
       </w:r>
@@ -461,51 +462,51 @@
       <w:r w:rsidRPr="00FD2FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>certificate attached to this affidavit or declaration</w:t>
       </w:r>
       <w:r w:rsidRPr="007B1BF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F73A450" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
+    <w:p w14:paraId="68FE2BE1" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="200"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B1BF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidRPr="007B1BF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -583,97 +584,97 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD2FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>California for administration of the decedent's estate.</w:t>
       </w:r>
       <w:r w:rsidRPr="007B1BF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227382E1" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
+    <w:p w14:paraId="79E645DB" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B1BF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007B1BF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007B1BF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007B1BF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4470C835" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
+    <w:p w14:paraId="1212CAB6" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B1BF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="Check2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -749,51 +750,51 @@
       <w:r w:rsidRPr="00FD2FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>writing to the payment, transfer, or delivery to the affiant or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD2FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>declarant of the property described in the affidavit or declaration.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35BD6442" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
+    <w:p w14:paraId="75F76E2C" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B1BF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD2FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The current gross fair market value of the decedent's real</w:t>
       </w:r>
@@ -964,51 +965,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Probate Code </w:t>
       </w:r>
       <w:r w:rsidRPr="00057CF0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Section 890</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, is attached to this affidavit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DBC0AFF" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
+    <w:p w14:paraId="304A87D2" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="200"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B1BF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1070,51 +1071,51 @@
       <w:r w:rsidRPr="007B1BF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B1BF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  An inventory and appraisal of the real property included in the decedent’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s estate is attached.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71FEBC5D" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
+    <w:p w14:paraId="36494441" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="Check4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -1167,102 +1168,102 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="007B1BF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>There is no real property in the estate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="548D32EC" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
+    <w:p w14:paraId="33CC3799" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B1BF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6. The following property</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
       <w:r w:rsidRPr="007B1BF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be transferred, delivered, or paid to the affiant under the provisions of California Probate Code section 13100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="007B1BF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E75A61" w14:textId="4FF49164" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="008101E1" w:rsidP="005A58F6">
+    <w:p w14:paraId="3C7DB516" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="008101E1" w:rsidP="005A58F6">
       <w:pPr>
         <w:ind w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:helpText w:type="text" w:val="Names of all legal heirs."/>
             <w:textInput>
               <w:default w:val="___________________________________________________________________________________"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
@@ -1302,51 +1303,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A58F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE659CE" w14:textId="77777777" w:rsidR="008101E1" w:rsidRPr="007B1BF5" w:rsidRDefault="008101E1" w:rsidP="008101E1">
+    <w:p w14:paraId="3D98D1ED" w14:textId="77777777" w:rsidR="008101E1" w:rsidRPr="007B1BF5" w:rsidRDefault="008101E1" w:rsidP="008101E1">
       <w:pPr>
         <w:ind w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:helpText w:type="text" w:val="Names of all legal heirs."/>
             <w:textInput>
               <w:default w:val="___________________________________________________________________________________"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
@@ -1378,51 +1379,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>___________________________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ADE7A24" w14:textId="77777777" w:rsidR="008101E1" w:rsidRPr="007B1BF5" w:rsidRDefault="008101E1" w:rsidP="008101E1">
+    <w:p w14:paraId="2ABA4F22" w14:textId="77777777" w:rsidR="008101E1" w:rsidRPr="007B1BF5" w:rsidRDefault="008101E1" w:rsidP="008101E1">
       <w:pPr>
         <w:ind w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:helpText w:type="text" w:val="Names of all legal heirs."/>
             <w:textInput>
               <w:default w:val="___________________________________________________________________________________"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
@@ -1454,104 +1455,104 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>___________________________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ECEFAC9" w14:textId="0B3066A5" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
+    <w:p w14:paraId="487AA39E" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
       <w:pPr>
         <w:ind w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1577E802" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
+    <w:p w14:paraId="23E3BD31" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B1BF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7. The successor(s) of the decedent, as defined in Probate Code Section 13006</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007B1BF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> is/are: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340C5949" w14:textId="04DBECC6" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="008101E1" w:rsidP="005A58F6">
+    <w:p w14:paraId="72DDBDA4" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="008101E1" w:rsidP="005A58F6">
       <w:pPr>
         <w:ind w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:helpText w:type="text" w:val="Names of all legal heirs."/>
             <w:textInput>
               <w:default w:val="___________________________________________________________________________________"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
@@ -1583,563 +1584,302 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>___________________________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="005A58F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58CA2713" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="72" w:bottomFromText="72" w:vertAnchor="text" w:tblpX="5420" w:tblpY="768"/>
+        <w:tblW w:w="4720" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="72" w:type="dxa"/>
+          <w:bottom w:w="72" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4720"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A90340" w14:paraId="3F25D1A3" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC1294D" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="000A2A6A" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A2A6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NOTICE TO HOLDER OF </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="000A2A6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DECEDENT’S PROPERTY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="705A3806" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="000A2A6A" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
+            <w:pPr>
+              <w:ind w:firstLine="180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A2A6A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">When properly filled out, this form meets California requirements under Probate Code 13100-13117. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50244234" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="000A2A6A" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A2A6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. You are </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A2A6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>required</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A2A6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to transfer the described property to the affiant/declarant. You must pay </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the claimant’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A2A6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s attorney fees if a lawsuit is necessary because you refuse. Cal. Prob. C. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId4" w:history="1">
+              <w:r w:rsidRPr="000A2A6A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>13105.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="1A0CA0D5" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="000A2A6A" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
+            <w:pPr>
+              <w:ind w:firstLine="180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A2A6A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. You are </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A2A6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>discharged from all liability</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A2A6A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for the money or property when you transfer it based on good faith reliance on this affidavit. Cal. Prob. C. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId5" w:history="1">
+              <w:r w:rsidRPr="000A2A6A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>13106.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="7182B9FB" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="000A2A6A" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
+            <w:pPr>
+              <w:ind w:firstLine="180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A2A6A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. When you rely in good faith on the affidavit, you have </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A2A6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>no duty to inquire</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A2A6A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> into the truth of the statements in it. Cal. Prob. C. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId6" w:history="1">
+              <w:r w:rsidRPr="000A2A6A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>13106.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="28E83302" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="200"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...498 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="007B1BF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="Check5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
@@ -2221,51 +1961,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A6DD5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>decedent's interest in the described property</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E49F0C6" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
+    <w:p w14:paraId="6EF99091" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B1BF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="Check6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -2382,51 +2122,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A6DD5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>property</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A6B2D8" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
+    <w:p w14:paraId="772BF765" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="200"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B1BF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF6B2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2436,51 +2176,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF6B2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>decedent in the described property</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7727FD47" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
+    <w:p w14:paraId="6CBECD1B" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="007B1BF5" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="200"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B1BF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF6B2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2506,64 +2246,64 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF6B2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>declarant</w:t>
       </w:r>
       <w:r w:rsidRPr="007B1BF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="542C93D0" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
+    <w:p w14:paraId="6ECF88E8" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D2F78B0" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
+    <w:p w14:paraId="2AC40F1D" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF6B2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The affiant or declarant affirms or declares under penalty</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -2580,64 +2320,64 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF6B2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>foregoing is true and correct</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3135E7E2" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
+    <w:p w14:paraId="3E84957D" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C0D8ACF" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
+    <w:p w14:paraId="7F67C0F6" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dated: </w:t>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="Text5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2698,64 +2438,64 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Signed: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A26C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E9332DE" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="00A26C2C" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
+    <w:p w14:paraId="4A62946E" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRPr="00A26C2C" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6013384D" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
+    <w:p w14:paraId="42E50B90" w14:textId="77777777" w:rsidR="005A58F6" w:rsidRDefault="005A58F6" w:rsidP="005A58F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="Text7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2858,270 +2598,375 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidRPr="00A26C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>____________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00A26C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="380A2AC1" w14:textId="7CD71598" w:rsidR="008101E1" w:rsidRDefault="005A58F6" w:rsidP="00452012">
+    <w:p w14:paraId="67F977B7" w14:textId="77777777" w:rsidR="008101E1" w:rsidRDefault="005A58F6" w:rsidP="00452012">
       <w:pPr>
         <w:ind w:left="3600" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A26C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[Printed name]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62645A42" w14:textId="77777777" w:rsidR="008101E1" w:rsidRDefault="008101E1">
+    <w:p w14:paraId="6872909A" w14:textId="77777777" w:rsidR="008101E1" w:rsidRDefault="008101E1">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A885FFC" w14:textId="525FD813" w:rsidR="008D0E99" w:rsidRPr="00452012" w:rsidRDefault="008101E1" w:rsidP="00452012">
+    <w:p w14:paraId="0E225E15" w14:textId="77777777" w:rsidR="00E02D95" w:rsidRDefault="00E02D95" w:rsidP="00452012">
       <w:pPr>
         <w:ind w:left="3600" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="578001F3" w14:textId="77777777" w:rsidR="00E02D95" w:rsidRDefault="00E02D95" w:rsidP="00452012">
+      <w:pPr>
+        <w:ind w:left="3600" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64D7BB90" w14:textId="77777777" w:rsidR="00E02D95" w:rsidRDefault="00E02D95">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41F1432B" wp14:editId="70A4528D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AB7345A" wp14:editId="617DB26B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:align>center</wp:align>
+              <wp:posOffset>-170481</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>145415</wp:posOffset>
+              <wp:posOffset>170406</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6337300" cy="8195310"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
-            <wp:wrapTight wrapText="bothSides">
-[...7 lines deleted...]
-            </wp:wrapTight>
+            <wp:wrapNone/>
             <wp:docPr id="431930321" name="Picture 2" descr="A close-up of a form&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="431930321" name="Picture 2" descr="A close-up of a form&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6337300" cy="8195310"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43437FEB" w14:textId="77777777" w:rsidR="008D0E99" w:rsidRPr="00452012" w:rsidRDefault="00E02D95" w:rsidP="00452012">
+      <w:pPr>
+        <w:ind w:left="3600" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F62C36C" wp14:editId="0DB0F231">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-496570</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7200265" cy="9515475"/>
+            <wp:effectExtent l="0" t="0" r="635" b="9525"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21578"/>
+                <wp:lineTo x="21545" y="21578"/>
+                <wp:lineTo x="21545" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="1707596621" name="Picture 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1707596621" name="Picture 1707596621"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7200265" cy="9515475"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="008D0E99" w:rsidRPr="00452012" w:rsidSect="00452012">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="540" w:right="1440" w:bottom="180" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="60"/>
+  <w:zoom w:percent="140"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A58F6"/>
+    <w:rsid w:val="0013437A"/>
     <w:rsid w:val="00154155"/>
     <w:rsid w:val="00383E4F"/>
     <w:rsid w:val="003A673B"/>
     <w:rsid w:val="00452012"/>
     <w:rsid w:val="005A58F6"/>
     <w:rsid w:val="005F3892"/>
+    <w:rsid w:val="00713DD4"/>
     <w:rsid w:val="008101E1"/>
     <w:rsid w:val="00820A50"/>
     <w:rsid w:val="008C5F4E"/>
     <w:rsid w:val="008D0E99"/>
     <w:rsid w:val="009C779F"/>
+    <w:rsid w:val="00A90340"/>
+    <w:rsid w:val="00B543D0"/>
     <w:rsid w:val="00B95854"/>
     <w:rsid w:val="00D80679"/>
+    <w:rsid w:val="00E02D95"/>
     <w:rsid w:val="00F179BC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="45A06C2D"/>
+  <w14:docId w14:val="07F618BA"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{66B011B0-8954-473B-BDAA-223FE2F9D213}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
@@ -4067,51 +3912,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005A58F6"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitCodesValues('13106.','11.1.3','1990','79','',%20'id_9fcdff6d-2920-11d9-877b-f160ba32f1fb')" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitCodesValues('13105.','11.1.3','1990','79','',%20'id_9fcdff6b-2920-11d9-877b-f160ba32f1fb')" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitCodesValues('13106.','11.1.3','1990','79','',%20'id_9fcdff6d-2920-11d9-877b-f160ba32f1fb')" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitCodesValues('13106.','11.1.3','1990','79','',%20'id_9fcdff6d-2920-11d9-877b-f160ba32f1fb')" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitCodesValues('13105.','11.1.3','1990','79','',%20'id_9fcdff6b-2920-11d9-877b-f160ba32f1fb')" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitCodesValues('13106.','11.1.3','1990','79','',%20'id_9fcdff6d-2920-11d9-877b-f160ba32f1fb')" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitCodesValues('13106.','11.1.3','1990','79','',%20'id_9fcdff6d-2920-11d9-877b-f160ba32f1fb')" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitCodesValues('13106.','11.1.3','1990','79','',%20'id_9fcdff6d-2920-11d9-877b-f160ba32f1fb')" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitCodesValues('13105.','11.1.3','1990','79','',%20'id_9fcdff6b-2920-11d9-877b-f160ba32f1fb')" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4387,57 +4232,57 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2771</Characters>
+  <Pages>3</Pages>
+  <Words>635</Words>
+  <Characters>3620</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3250</CharactersWithSpaces>
+  <CharactersWithSpaces>4247</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kate Fitz</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>